--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -77,51 +77,51 @@
   <si>
     <t>MČR RS Vareo</t>
   </si>
   <si>
     <t>2023-09-16</t>
   </si>
   <si>
     <t>Grand Prix Námořního jachtingu</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Kiss My RS</t>
   </si>
   <si>
     <t>2023-09-02</t>
   </si>
   <si>
     <t>Regata 130 let - Handicap Cup</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Prýgl rejs 19</t>
   </si>
   <si>
     <t>2023-08-27</t>
   </si>
   <si>
     <t>Nedělní rejs IV</t>
   </si>
   <si>
     <t>2023-08-23</t>
   </si>
   <si>
     <t>Prýgl rejs 18</t>
   </si>
   <si>
     <t>2023-07-23</t>
   </si>
   <si>
     <t>Nedělní rejs II</t>
   </si>