--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -80,51 +80,51 @@
   <si>
     <t>2018-09-16</t>
   </si>
   <si>
     <t>Kiss My RS IV.</t>
   </si>
   <si>
     <t>2018-09-08</t>
   </si>
   <si>
     <t>Kiss My RS III.</t>
   </si>
   <si>
     <t>2018-09-05</t>
   </si>
   <si>
     <t>Prigl rejs 21</t>
   </si>
   <si>
     <t>2018-08-29</t>
   </si>
   <si>
     <t>Prigl rejs 20</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-08-25</t>
   </si>
   <si>
     <t>Lanex Cup 2018</t>
   </si>
   <si>
     <t>2018-08-19</t>
   </si>
   <si>
     <t>Prázdninový závod II.</t>
   </si>
   <si>
     <t>2018-08-08</t>
   </si>
   <si>
     <t>Prigl rejs 17</t>
   </si>
   <si>
     <t>2018-08-01</t>
   </si>
   <si>
     <t>Prigl rejs 16</t>
   </si>