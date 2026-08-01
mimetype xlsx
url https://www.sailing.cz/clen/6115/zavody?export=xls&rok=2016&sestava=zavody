--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -62,51 +62,51 @@
   <si>
     <t>2016-04-09</t>
   </si>
   <si>
     <t>Brněnský RS Start</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2016-04-30</t>
   </si>
   <si>
     <t>To je celá to je půl</t>
   </si>
   <si>
     <t>2016-05-04</t>
   </si>
   <si>
     <t>Prigl rejs V</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2016-05-07</t>
   </si>
   <si>
     <t>Krajský RS Přebor</t>
   </si>
   <si>
     <t>2016-05-28</t>
   </si>
   <si>
     <t>Kiss my RS I</t>
   </si>
   <si>
     <t>2016-07-17</t>
   </si>
   <si>
     <t>Prigl rejs XV</t>
   </si>
   <si>
     <t>2016-07-20</t>
   </si>
   <si>
     <t>Prigl rejs XVI</t>
   </si>