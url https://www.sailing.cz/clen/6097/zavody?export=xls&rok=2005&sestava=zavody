--- v0 (2026-06-01)
+++ v1 (2026-08-03)
@@ -89,51 +89,51 @@
   <si>
     <t>Pálavská regata Home Credit</t>
   </si>
   <si>
     <t>052003</t>
   </si>
   <si>
     <t>Šilhánkův memoriál</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>051328</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>Lipno</t>
   </si>
   <si>
     <t>051325</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>051117</t>
   </si>
   <si>
     <t>Pohár Niké 2005</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>