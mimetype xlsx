--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2016-05-21</t>
   </si>
   <si>
     <t>Velka cena YC Dyje I.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">De1  </t>
   </si>
   <si>
     <t>2016-06-09</t>
   </si>
   <si>
     <t xml:space="preserve">Centomiglia del Garda 66th </t>
   </si>
   <si>
     <t>Bogliacio- Lago di Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2016-06-17</t>
   </si>
   <si>
     <t>Mistrovství ČR a Mistrovství Evropy</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2016-08-19</t>
   </si>
   <si>
     <t>Česká jachtařská liga II.</t>
   </si>
   <si>
     <t>Lipno - Olympijský park Rio</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2016-09-11</t>
   </si>