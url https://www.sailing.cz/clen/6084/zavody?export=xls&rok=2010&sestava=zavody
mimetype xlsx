--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -65,51 +65,51 @@
   <si>
     <t>St. Patrick`s Fleet Race</t>
   </si>
   <si>
     <t>Vltava pod Vyšehradem</t>
   </si>
   <si>
     <t xml:space="preserve">TR   </t>
   </si>
   <si>
     <t>2010-03-21</t>
   </si>
   <si>
     <t>St.Patrick`s team race</t>
   </si>
   <si>
     <t>2010-04-24</t>
   </si>
   <si>
     <t>Van Uden Reco Stellendam Regatta 2010</t>
   </si>
   <si>
     <t>Stellendam, Holandsko</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2010-04-28</t>
   </si>
   <si>
     <t>Jadranska regata</t>
   </si>
   <si>
     <t>Vis, Chorvatsko</t>
   </si>
   <si>
     <t>2010-06-19</t>
   </si>
   <si>
     <t>ORC Croatia Championship</t>
   </si>
   <si>
     <t>Cres</t>
   </si>
   <si>
     <t xml:space="preserve">ORC  </t>
   </si>
   <si>
     <t>2010-07-03</t>
   </si>