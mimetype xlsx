--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -101,51 +101,51 @@
   <si>
     <t>092117</t>
   </si>
   <si>
     <t>2009-05-30</t>
   </si>
   <si>
     <t>Velká cena YC Dyje - o pohár starosty Hu</t>
   </si>
   <si>
     <t xml:space="preserve">IL6  </t>
   </si>
   <si>
     <t>094260</t>
   </si>
   <si>
     <t>2009-06-12</t>
   </si>
   <si>
     <t>Trofeo IRC dell&amp;amp;#8217;Adriatico</t>
   </si>
   <si>
     <t>Muggia, ITA</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>091609</t>
   </si>
   <si>
     <t>2009-06-20</t>
   </si>
   <si>
     <t>Cena Damet</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>091413</t>
   </si>
   <si>
     <t>2009-08-01</t>
   </si>
   <si>
     <t>Katamaran Match Racing</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>