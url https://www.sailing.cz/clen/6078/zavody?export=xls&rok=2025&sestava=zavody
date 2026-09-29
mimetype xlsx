--- v0 (2026-06-01)
+++ v1 (2026-09-29)
@@ -47,57 +47,57 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>Senior Cup - Windsurfer</t>
   </si>
   <si>
-    <t xml:space="preserve">WSR  </t>
+    <t>WSR</t>
   </si>
   <si>
     <t>2025-07-12</t>
   </si>
   <si>
     <t>Sdružený krajský přebor</t>
   </si>
   <si>
     <t xml:space="preserve">CaO  </t>
   </si>
   <si>
     <t>2025-06-07</t>
   </si>
   <si>
     <t>Modrá stuha Regentu</t>
   </si>
   <si>
     <t>Regent</t>
   </si>
   <si>
     <t>2025-05-10</t>
   </si>
   <si>
     <t>Catamaran Open</t>
   </si>