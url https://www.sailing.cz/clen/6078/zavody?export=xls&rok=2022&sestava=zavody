--- v0 (2026-06-01)
+++ v1 (2026-09-29)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-09-09</t>
   </si>
   <si>
     <t>Senior cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>Vítr z vinohradů - Supercup</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2022-08-20</t>
   </si>
   <si>
     <t>Velká cena Catamaran Open</t>
   </si>
   <si>
     <t xml:space="preserve">CaO  </t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>SKP 14 a 15</t>
   </si>