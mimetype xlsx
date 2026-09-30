--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-09-19</t>
   </si>
   <si>
     <t>Jesenický maraton</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t xml:space="preserve">CaO  </t>
   </si>
   <si>
     <t>2020-08-22</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2020-08-08</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>2020-07-18</t>
   </si>
   <si>
     <t>Sdružený krajský přebor</t>
   </si>
   <si>
     <t>2020-07-04</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
 </sst>
 </file>
 