--- v0 (2026-06-01)
+++ v1 (2026-08-20)
@@ -50,51 +50,51 @@
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>091305</t>
   </si>
   <si>
     <t>2009-05-16</t>
   </si>
   <si>
     <t>Lipno marathon 2009</t>
   </si>
   <si>
     <t>Lipno</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>094241</t>
   </si>
   <si>
     <t>2009-05-22</t>
   </si>
   <si>
     <t>Melges Austrian Open 2009</t>
   </si>
   <si>
     <t>Attersee</t>
   </si>
   <si>
     <t xml:space="preserve">M24  </t>
   </si>
   <si>
     <t>094003</t>
   </si>
   <si>
     <t>2009-05-29</t>
   </si>
   <si>
     <t>German Open Melges24</t>
   </si>