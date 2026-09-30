--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-10-28</t>
   </si>
   <si>
     <t>2024 iQFOiL Youth &amp;amp; Junior World Championships U19</t>
   </si>
   <si>
     <t>Sa Rapita –Balearic Islands (ESP)</t>
   </si>
   <si>
     <t xml:space="preserve">IQ19 </t>
   </si>
   <si>
     <t>2024-09-28</t>
   </si>
   <si>
     <t>49. skiregata memoriál Petra Haubolda</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2024-09-14</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>FOI</t>
   </si>
   <si>
     <t>2024-09-06</t>
   </si>
   <si>
     <t>Vítr z Vinohradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">SLA  </t>
   </si>