--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">IQ19 </t>
   </si>
   <si>
     <t>2023-10-07</t>
   </si>
   <si>
     <t>Pohár Rozkoše - Nechranice</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>FOI</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>48. Skiregata memoriál Petra Haubolda</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Alfa</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-08-21</t>
   </si>
   <si>
     <t>u21 world championships</t>
   </si>
   <si>
     <t>Silvaplana SUI</t>
   </si>
   <si>
     <t xml:space="preserve">IQF  </t>
   </si>
   <si>
     <t>2023-07-20</t>
   </si>