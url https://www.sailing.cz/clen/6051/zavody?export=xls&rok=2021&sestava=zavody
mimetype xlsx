--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -104,51 +104,51 @@
   <si>
     <t>2021-09-19</t>
   </si>
   <si>
     <t>Pohár Rozkoše II.</t>
   </si>
   <si>
     <t>rozkos</t>
   </si>
   <si>
     <t>2021-09-18</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>2021-09-10</t>
   </si>
   <si>
     <t>Czech Windsurfer Cup 2021</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2021-09-04</t>
   </si>
   <si>
     <t>Vítr z vinohradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2021-08-21</t>
   </si>
   <si>
     <t>ME Techno 293 - U17 dívky</t>
   </si>
   <si>
     <t>Tallin, Estonsko</t>
   </si>
   <si>
     <t>2021-08-07</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>