--- v0 (2026-05-21)
+++ v1 (2026-07-23)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2018-10-20</t>
   </si>
   <si>
     <t>Modrá stuha (dálkový závod)</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-09-12</t>
   </si>
   <si>
     <t>Štatl Cup III</t>
   </si>
   <si>
     <t xml:space="preserve">IL6  </t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
   <si>
     <t>Šilhánkův memoriál</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2018-06-20</t>
   </si>
   <si>
     <t>Štatl Cup II</t>
   </si>