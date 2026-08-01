--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -107,51 +107,51 @@
   <si>
     <t>Pohár Vranova</t>
   </si>
   <si>
     <t>Vranovská přehrada</t>
   </si>
   <si>
     <t>2019-08-05</t>
   </si>
   <si>
     <t>MS+MČR RS500</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2019-07-27</t>
   </si>
   <si>
     <t>Euroimmun-Dreiländer-Cup 2019</t>
   </si>
   <si>
     <t>Berzorfer See</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-06-28</t>
   </si>
   <si>
     <t>MČR</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2019-06-08</t>
   </si>
   <si>
     <t>Cena Šumavy</t>
   </si>
   <si>
     <t>2019-06-01</t>
   </si>
   <si>
     <t>Jarní sokolská regata</t>
   </si>
   <si>
     <t>2019-05-25</t>
   </si>