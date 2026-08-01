--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -125,51 +125,51 @@
   <si>
     <t>Hry VIII. LODM</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Qch  </t>
   </si>
   <si>
     <t>2017-06-30</t>
   </si>
   <si>
     <t>MČR</t>
   </si>
   <si>
     <t>2017-07-22</t>
   </si>
   <si>
     <t>Euroimmun</t>
   </si>
   <si>
     <t>Berzdorfersee</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-08-25</t>
   </si>
   <si>
     <t>O pohár Vranova</t>
   </si>
   <si>
     <t>Vranovská přehrada</t>
   </si>
   <si>
     <t>2017-09-09</t>
   </si>
   <si>
     <t>Podzimní sokolská regata</t>
   </si>
   <si>
     <t>2017-09-23</t>
   </si>
   <si>
     <t>Mem. Miloše Alexy</t>
   </si>
 </sst>
 </file>
 