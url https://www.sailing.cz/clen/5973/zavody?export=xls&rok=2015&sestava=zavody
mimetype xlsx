--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -74,51 +74,51 @@
   <si>
     <t>2015-05-09</t>
   </si>
   <si>
     <t>Krajský přebor RS</t>
   </si>
   <si>
     <t>2015-05-30</t>
   </si>
   <si>
     <t>Kiss my RS I.</t>
   </si>
   <si>
     <t>2015-06-10</t>
   </si>
   <si>
     <t>Prigl Rejs X</t>
   </si>
   <si>
     <t>2015-06-17</t>
   </si>
   <si>
     <t>Prigl Rejs XI</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-07-15</t>
   </si>
   <si>
     <t>Prigl Rejs XV</t>
   </si>
   <si>
     <t>2015-07-29</t>
   </si>
   <si>
     <t>Prigl Rejs XVII</t>
   </si>
   <si>
     <t>2015-08-22</t>
   </si>
   <si>
     <t>50. narozeniny JO TJ Lodní sporty Brno</t>
   </si>
   <si>
     <t>2015-09-20</t>
   </si>
   <si>
     <t>Kiss my RS III.</t>
   </si>