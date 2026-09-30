--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-11-05</t>
   </si>
   <si>
     <t>MČR - O krále Prahy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-07-10</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-06-19</t>
   </si>
   <si>
     <t>Veletržní regata</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2021-06-16</t>
   </si>
   <si>
     <t>JMK I.</t>
   </si>