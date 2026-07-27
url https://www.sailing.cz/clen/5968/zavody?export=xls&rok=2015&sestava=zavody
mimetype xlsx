--- v0 (2026-06-01)
+++ v1 (2026-07-27)
@@ -116,51 +116,51 @@
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2015-09-26</t>
   </si>
   <si>
     <t>proteodesign MMČR Optimist 2015</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2015-10-10</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>2015-10-17</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-11-07</t>
   </si>
   <si>
     <t>MČR - TMR Q</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>