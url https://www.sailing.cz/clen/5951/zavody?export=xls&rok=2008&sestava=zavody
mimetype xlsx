--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -65,51 +65,51 @@
   <si>
     <t>2008-05-16</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">Fun  </t>
   </si>
   <si>
     <t>083120</t>
   </si>
   <si>
     <t>2008-07-31</t>
   </si>
   <si>
     <t>MS_WS_SLALOM</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>081614</t>
   </si>
   <si>
     <t>2008-08-23</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice - Lomazice</t>
   </si>
   <si>
     <t>081615</t>
   </si>
   <si>
     <t>2008-08-28</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>