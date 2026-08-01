--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -68,51 +68,51 @@
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t xml:space="preserve">Fin  </t>
   </si>
   <si>
     <t>2017-05-06</t>
   </si>
   <si>
     <t>M.B. Keramika - Pálavská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2017-05-17</t>
   </si>
   <si>
     <t>Prigl rejs VI</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-06-17</t>
   </si>
   <si>
     <t>Cena CERE</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2017-09-02</t>
   </si>
   <si>
     <t>Frymburský pohár</t>
   </si>
   <si>
     <t>Lipno - Kovářov</t>
   </si>
   <si>
     <t>2017-09-08</t>
   </si>
   <si>
     <t>MČR</t>
   </si>