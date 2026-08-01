--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2015-04-11</t>
   </si>
   <si>
     <t>Pohár Noprosu</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t xml:space="preserve">Fin  </t>
   </si>
   <si>
     <t>2015-04-15</t>
   </si>
   <si>
     <t>Prigl Rejs II</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-05-02</t>
   </si>
   <si>
     <t>To je celá, to je půl</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2015-05-08</t>
   </si>
   <si>
     <t>M.B.Keramika Pálavská regata 2015</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2015-05-13</t>
   </si>
   <si>
     <t>Prigl Rejs VI</t>
   </si>