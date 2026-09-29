--- v0 (2026-06-01)
+++ v1 (2026-09-29)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2013-05-18</t>
   </si>
   <si>
     <t>Věstonická Venuše - okruh A</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2013-08-17</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2013-08-29</t>
   </si>
   <si>
     <t>Mezinárodní Mistrovství ČR</t>
   </si>
   <si>
     <t>2013-09-01</t>
   </si>
   <si>
     <t>Mistrovství světa RAC</t>
   </si>
 </sst>
 </file>
 