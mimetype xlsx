--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -68,51 +68,51 @@
   <si>
     <t>Attersee (AUT)</t>
   </si>
   <si>
     <t xml:space="preserve">Tor  </t>
   </si>
   <si>
     <t>2010-05-13</t>
   </si>
   <si>
     <t>Traunseewoche</t>
   </si>
   <si>
     <t>Traunsee (AUT)</t>
   </si>
   <si>
     <t>2010-05-29</t>
   </si>
   <si>
     <t>Lipno maraton</t>
   </si>
   <si>
     <t>Lipno - Lipno n/Vlt.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2010-06-12</t>
   </si>
   <si>
     <t>Frymburský pohár</t>
   </si>
   <si>
     <t>Lipno - Kovářov</t>
   </si>
   <si>
     <t>2010-07-23</t>
   </si>
   <si>
     <t>MS Tornádo</t>
   </si>
   <si>
     <t>Ostsee</t>
   </si>
   <si>
     <t>2010-08-07</t>
   </si>
   <si>
     <t>MČR - Katamarán Match Race</t>
   </si>