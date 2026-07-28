--- v0 (2026-05-31)
+++ v1 (2026-07-28)
@@ -92,51 +92,51 @@
   <si>
     <t>Závod 3</t>
   </si>
   <si>
     <t>2014-06-20</t>
   </si>
   <si>
     <t>Veletržní regata</t>
   </si>
   <si>
     <t>2014-07-05</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2014-08-16</t>
   </si>
   <si>
     <t>70. výročí založení klubu YC Brno</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2014-08-21</t>
   </si>
   <si>
     <t>MČR - Optimistická hvězdička</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2014-09-17</t>
   </si>
   <si>
     <t>Závod 4</t>
   </si>
   <si>
     <t>2014-09-20</t>
   </si>
   <si>
     <t>Modrý Hrozen II.</t>
   </si>
   <si>
     <t>2014-10-11</t>
   </si>