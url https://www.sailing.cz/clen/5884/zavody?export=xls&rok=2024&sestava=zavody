--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -92,51 +92,51 @@
   <si>
     <t>2024-07-04</t>
   </si>
   <si>
     <t>MČR vítr a slunce</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>Windypoint Regata</t>
   </si>
   <si>
     <t>2024-05-15</t>
   </si>
   <si>
     <t>Pražský točák VII.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>
   <si>
     <t>Pálavská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2024-04-20</t>
   </si>
   <si>
     <t>Skiffmania</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>