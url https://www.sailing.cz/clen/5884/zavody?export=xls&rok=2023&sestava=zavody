--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -113,51 +113,51 @@
   <si>
     <t>2023-08-26</t>
   </si>
   <si>
     <t>Miš regata</t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>
   <si>
     <t>Lipno marathon 2023</t>
   </si>
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2023-05-31</t>
   </si>
   <si>
     <t>Pražský točák IX</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-05-27</t>
   </si>
   <si>
     <t>2023 RS700 &amp;amp; RS Vareo European Championship</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2023-05-20</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>
   <si>
     <t>2023-04-29</t>
   </si>
   <si>
     <t>Spring cup</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>