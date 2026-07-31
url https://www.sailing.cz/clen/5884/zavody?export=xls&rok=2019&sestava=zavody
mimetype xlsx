--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -95,51 +95,51 @@
   <si>
     <t>2019-08-30</t>
   </si>
   <si>
     <t>MČR - Lipno regata II.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2019-07-22</t>
   </si>
   <si>
     <t>ME RS700</t>
   </si>
   <si>
     <t>Garda</t>
   </si>
   <si>
     <t>2019-06-19</t>
   </si>
   <si>
     <t>Pražský točák 12</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-06-15</t>
   </si>
   <si>
     <t>Windypoint regata</t>
   </si>
   <si>
     <t>2019-06-08</t>
   </si>
   <si>
     <t>Cena Šumavy</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2019-05-11</t>
   </si>
   <si>
     <t>Česká jachtařská liga II.</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>