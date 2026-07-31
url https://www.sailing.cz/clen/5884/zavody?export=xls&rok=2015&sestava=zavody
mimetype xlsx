--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -68,51 +68,51 @@
   <si>
     <t>Circolo Vela Arco, Garda</t>
   </si>
   <si>
     <t xml:space="preserve">29r  </t>
   </si>
   <si>
     <t>2015-04-03</t>
   </si>
   <si>
     <t>EuroCup FRA</t>
   </si>
   <si>
     <t>Cavalaire-sur-mer</t>
   </si>
   <si>
     <t>2015-04-15</t>
   </si>
   <si>
     <t>Pražský Točák III.</t>
   </si>
   <si>
     <t>Vltava - Praha pod Vyšehradem</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-05-01</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2015-05-16</t>
   </si>
   <si>
     <t>Věstonická Venuše RS</t>
   </si>
   <si>
     <t>2015-05-30</t>
   </si>
   <si>
     <t>Lipno maraton 2015 II.</t>
   </si>
   <si>
     <t>Lipno - Lipno n.Vltavou</t>
   </si>