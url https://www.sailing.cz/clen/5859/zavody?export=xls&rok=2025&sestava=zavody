--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-10-03</t>
   </si>
   <si>
     <t>2025 A-CAT TROPHEO UNIVELA</t>
   </si>
   <si>
     <t>Campione, Garda lake, Italy</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-09-12</t>
   </si>
   <si>
     <t>Mistrovství Švýcarska A-Class 2026</t>
   </si>
   <si>
     <t>Dongo, jezero Como</t>
   </si>
   <si>
     <t>2025-08-29</t>
   </si>
   <si>
     <t>Campionato Italiano Classe A 2025</t>
   </si>
   <si>
     <t>Senigallia</t>
   </si>
   <si>
     <t>2025-08-09</t>
   </si>
   <si>
     <t>Jesenický maraton</t>
   </si>