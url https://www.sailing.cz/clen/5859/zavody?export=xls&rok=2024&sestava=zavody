--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-10-04</t>
   </si>
   <si>
     <t>A-Cat Trofeo Univela 2024</t>
   </si>
   <si>
     <t>Campione, Garda lake, Italy</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-09-07</t>
   </si>
   <si>
     <t>A-Class World Championship</t>
   </si>
   <si>
     <t>Punta Ala, Italy</t>
   </si>
   <si>
     <t>2024-08-23</t>
   </si>
   <si>
     <t>Mistrovství Polska katamarán A-Class 2024</t>
   </si>
   <si>
     <t>Sopot</t>
   </si>
   <si>
     <t>2024-07-05</t>
   </si>
   <si>
     <t>2024 A-Class Swiss Nationals</t>
   </si>