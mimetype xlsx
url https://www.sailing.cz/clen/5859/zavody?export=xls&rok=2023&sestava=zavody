--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-10-06</t>
   </si>
   <si>
     <t>A Cat Univela Trophy 2023</t>
   </si>
   <si>
     <t>Univela Campione, lake Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-09-29</t>
   </si>
   <si>
     <t>Open Dutch A-CLASS catamaran National Championship</t>
   </si>
   <si>
     <t>Hellevoitsluis</t>
   </si>
   <si>
     <t>2023-09-23</t>
   </si>
   <si>
     <t>Jesenický maraton</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t xml:space="preserve">CaO  </t>
   </si>
   <si>
     <t>2023-09-07</t>
   </si>