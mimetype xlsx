--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-11-26</t>
   </si>
   <si>
     <t>A-Class Pobla Race 2022</t>
   </si>
   <si>
     <t>Pobla Marina, Valencie</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-10-07</t>
   </si>
   <si>
     <t>A-Class Univela Trophy 2022</t>
   </si>
   <si>
     <t>lake Garda, Campione</t>
   </si>
   <si>
     <t>2022-09-12</t>
   </si>
   <si>
     <t>A-Class European Championship</t>
   </si>
   <si>
     <t>Garda</t>
   </si>
   <si>
     <t>2022-08-19</t>
   </si>
   <si>
     <t>2022 Open Dutch Champioenship A-Cat</t>
   </si>