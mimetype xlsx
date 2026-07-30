--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-09-24</t>
   </si>
   <si>
     <t>Trofeo Univela A-Cat - Class A-Cat Foil 2021</t>
   </si>
   <si>
     <t>Campione Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-08-27</t>
   </si>
   <si>
     <t>Otevřené Mistrovství Holandska A-Class 2021</t>
   </si>
   <si>
     <t>Hellevoiletsluis</t>
   </si>
   <si>
     <t>2021-08-20</t>
   </si>
   <si>
     <t>Mistrovství Polska A-Class 2021</t>
   </si>
   <si>
     <t>Sopot</t>
   </si>
   <si>
     <t>2021-06-25</t>
   </si>
   <si>
     <t>A-Class Italian Championship 2021</t>
   </si>