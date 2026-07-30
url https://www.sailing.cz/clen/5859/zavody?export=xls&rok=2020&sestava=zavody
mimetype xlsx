--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-09-25</t>
   </si>
   <si>
     <t>A-CAT ITALIAN OPEN CHAMPIONSHIP 2020</t>
   </si>
   <si>
     <t>Campione, Lake Gards</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-09-19</t>
   </si>
   <si>
     <t>Jesenický maraton</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t xml:space="preserve">CaO  </t>
   </si>
   <si>
     <t>2020-09-04</t>
   </si>
   <si>
     <t>4 NATIONS CUP A-Class Catamaran</t>
   </si>
   <si>
     <t>Hellecat, Netherland</t>
   </si>
   <si>
     <t>2020-08-29</t>
   </si>