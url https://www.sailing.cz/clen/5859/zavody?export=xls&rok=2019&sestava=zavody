--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2019-10-23</t>
   </si>
   <si>
     <t>French National Championship A-Class 2019</t>
   </si>
   <si>
     <t>Maubuisson</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-10-04</t>
   </si>
   <si>
     <t>A-CAT German open Championship</t>
   </si>
   <si>
     <t>Garda</t>
   </si>
   <si>
     <t>2019-09-28</t>
   </si>
   <si>
     <t>A-Cat Univela Trophy</t>
   </si>
   <si>
     <t>Garda Campione</t>
   </si>
   <si>
     <t>2019-09-21</t>
   </si>
   <si>
     <t>Jesenický marathon</t>
   </si>