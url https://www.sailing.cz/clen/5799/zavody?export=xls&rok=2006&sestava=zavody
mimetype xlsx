--- v0 (2026-05-19)
+++ v1 (2026-09-23)
@@ -50,51 +50,51 @@
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>062406</t>
   </si>
   <si>
     <t>2006-05-06</t>
   </si>
   <si>
     <t>Santi Cup</t>
   </si>
   <si>
     <t>Těrlicko</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>062108</t>
   </si>
   <si>
     <t>2006-05-20</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>062112</t>
   </si>
   <si>
     <t>2006-06-03</t>
   </si>
   <si>
     <t>Krajský přebor I.</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>