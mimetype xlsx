--- v0 (2026-05-19)
+++ v1 (2026-09-23)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>022407</t>
   </si>
   <si>
     <t>SANTI Cup</t>
   </si>
   <si>
     <t>Těrlicko</t>
   </si>
   <si>
     <t>SLF</t>
   </si>
   <si>
     <t>022126</t>
   </si>
   <si>
     <t>Mistrovství ČR 2002</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>022117</t>
   </si>
   <si>
     <t>Veterán Cup</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>022116</t>
   </si>
   <si>
     <t>Brněnský maratón</t>
   </si>
   <si>
     <t>022109</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
 </sst>
 </file>
 