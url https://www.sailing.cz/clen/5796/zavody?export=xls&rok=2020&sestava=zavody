--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-09-11</t>
   </si>
   <si>
     <t>Czech Windsurfer Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-08-27</t>
   </si>
   <si>
     <t>MMČR Bic, Rac - Vítr z vinohradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">Rac  </t>
   </si>
   <si>
     <t>2020-08-22</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2020-08-15</t>
   </si>