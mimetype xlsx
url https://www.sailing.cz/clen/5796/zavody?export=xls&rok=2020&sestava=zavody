--- v1 (2026-07-31)
+++ v2 (2026-09-29)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-09-11</t>
   </si>
   <si>
     <t>Czech Windsurfer Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>OT</t>
   </si>
   <si>
     <t>2020-08-27</t>
   </si>
   <si>
     <t>MMČR Bic, Rac - Vítr z vinohradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2020-08-22</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2020-08-15</t>
   </si>
   <si>
     <t>Tvarůžková regata</t>
   </si>
   <si>
     <t>Moravičany</t>
   </si>
   <si>
     <t>2020-07-04</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>