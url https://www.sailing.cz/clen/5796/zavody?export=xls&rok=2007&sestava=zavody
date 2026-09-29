--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -50,51 +50,51 @@
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>072002</t>
   </si>
   <si>
     <t>2007-05-05</t>
   </si>
   <si>
     <t>Jarní pohár WCVD</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>072110</t>
   </si>
   <si>
     <t>2007-05-19</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>072112</t>
   </si>
   <si>
     <t>2007-05-26</t>
   </si>
   <si>
     <t>Raceboard Teamracing</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>