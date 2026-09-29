--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -80,51 +80,51 @@
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>042120</t>
   </si>
   <si>
     <t>Veterán Cup WS</t>
   </si>
   <si>
     <t>Brno</t>
   </si>
   <si>
     <t>042119</t>
   </si>
   <si>
     <t>Brněnský maratón</t>
   </si>
   <si>
     <t>042114</t>
   </si>
   <si>
     <t>Krajský přebor II.</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>042112</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>042002</t>
   </si>
   <si>
     <t>Moravský pohár + KP</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>042001</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
 </sst>
 </file>
 