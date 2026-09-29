--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -68,51 +68,51 @@
   <si>
     <t>Těrlicko</t>
   </si>
   <si>
     <t>SLF</t>
   </si>
   <si>
     <t>032210</t>
   </si>
   <si>
     <t>Tvarůžková regata</t>
   </si>
   <si>
     <t>štěrkovna Mohelnice</t>
   </si>
   <si>
     <t>032129</t>
   </si>
   <si>
     <t>Vítr z vinohradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>032120</t>
   </si>
   <si>
     <t>Veterán Cup</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>032118</t>
   </si>
   <si>
     <t>Brněnský maratón</t>
   </si>
   <si>
     <t>032113</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>032002</t>
   </si>