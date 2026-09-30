--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-09-14</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>FOI</t>
   </si>
   <si>
     <t>2024-09-06</t>
   </si>
   <si>
     <t>Vítr z Vinohradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2024-08-08</t>
   </si>
   <si>
     <t>MČR Formule Foil course</t>
   </si>
   <si>
     <t>Viganj (CRO)</t>
   </si>
   <si>
     <t>2024-08-03</t>
   </si>
   <si>
     <t>MČR Slalom open</t>
   </si>
   <si>
     <t xml:space="preserve">SLA  </t>
   </si>
   <si>
     <t>2024-06-22</t>
   </si>
   <si>
     <t>Starobrno Cup</t>
   </si>