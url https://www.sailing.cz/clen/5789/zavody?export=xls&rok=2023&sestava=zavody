--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -95,51 +95,51 @@
   <si>
     <t>2023-07-20</t>
   </si>
   <si>
     <t>MČR Formule Foil course</t>
   </si>
   <si>
     <t>Viganj (CRO)</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>MČR Slalom open</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>Starobrno cup - krajský přebor</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>
   <si>
     <t>Český pohár kurz 4</t>
   </si>
   <si>
     <t>rozko</t>
   </si>
   <si>
     <t>2023-06-09</t>
   </si>
   <si>
     <t>ČP Slalom 4</t>
   </si>
   <si>
     <t>2023-06-02</t>
   </si>
   <si>
     <t>ČP Slalom 3</t>
   </si>
   <si>
     <t>rozkos</t>
   </si>