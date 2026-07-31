--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">Rac  </t>
   </si>
   <si>
     <t>2020-09-19</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t xml:space="preserve">Fun  </t>
   </si>
   <si>
     <t>2020-09-11</t>
   </si>
   <si>
     <t>Czech Windsurfer Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-08-27</t>
   </si>
   <si>
     <t>MMČR Bic, Rac - Vítr z vinohradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2020-08-22</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2020-06-20</t>
   </si>
   <si>
     <t>Veterán Cup</t>
   </si>