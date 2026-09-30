--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2017-04-16</t>
   </si>
   <si>
     <t>ČP Slalom I.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>SLF</t>
   </si>
   <si>
     <t>2017-05-20</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2017-05-27</t>
   </si>
   <si>
     <t>Starobrno Cup a Krajský přebor</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2017-06-03</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2017-06-17</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>