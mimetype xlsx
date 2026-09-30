--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -68,51 +68,51 @@
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">Fun  </t>
   </si>
   <si>
     <t>2016-05-21</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2016-05-28</t>
   </si>
   <si>
     <t>Starobrno Cup</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2016-06-25</t>
   </si>
   <si>
     <t>Veterán Cup</t>
   </si>
   <si>
     <t>2016-07-18</t>
   </si>
   <si>
     <t>MČR FUN</t>
   </si>
   <si>
     <t>Viganj</t>
   </si>
   <si>
     <t>SLF</t>
   </si>
   <si>
     <t>MČR FUS</t>
   </si>
   <si>
     <t>2016-09-03</t>
   </si>