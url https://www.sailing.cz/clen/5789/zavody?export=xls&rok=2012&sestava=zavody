--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -71,51 +71,51 @@
   <si>
     <t>SLF</t>
   </si>
   <si>
     <t>2012-05-19</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">Fun  </t>
   </si>
   <si>
     <t>2012-05-26</t>
   </si>
   <si>
     <t>Moravský pohár II</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2012-06-02</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2012-09-08</t>
   </si>
   <si>
     <t>MČR - Vítr z vinohradů</t>
   </si>
   <si>
     <t>Vítr z vinohradů</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>