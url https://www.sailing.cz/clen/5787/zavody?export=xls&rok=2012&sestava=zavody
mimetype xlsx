--- v0 (2026-06-20)
+++ v1 (2026-10-25)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2012-05-05</t>
   </si>
   <si>
     <t>SANTI Cup</t>
   </si>
   <si>
     <t>Těrlicko - KJT</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2012-05-26</t>
   </si>
   <si>
     <t>Moravský pohár II</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2012-06-09</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2012-06-16</t>
   </si>
   <si>
     <t>Velká cena Dářka</t>
   </si>